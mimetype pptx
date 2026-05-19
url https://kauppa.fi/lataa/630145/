--- v0 (2026-04-28)
+++ v1 (2026-05-19)
@@ -218,51 +218,51 @@
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{C20BD2DF-5D8E-4C42-BD77-DA6AFBACCF0D}" v="30" dt="2026-04-12T11:07:22.290"/>
+    <p1510:client id="{3D933569-8A31-4417-A1FF-C91C771D5E0D}" v="15" dt="2026-05-10T15:58:27.355"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Normaali tyyli 2 - Korostus 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -457,272 +457,272 @@
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}"/>
     <pc:docChg chg="modSld">
-      <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:22.290" v="119"/>
+      <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:58:27.353" v="134"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:16.053" v="105"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:55:53.016" v="120"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="549215061" sldId="257"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:16.053" v="105"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:55:53.016" v="120"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="549215061" sldId="257"/>
             <ac:graphicFrameMk id="6" creationId="{0E82C87D-631D-00D4-31CC-6D37C927547D}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:16.504" v="106"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:03.719" v="121"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="733252430" sldId="258"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:16.504" v="106"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:03.719" v="121"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="733252430" sldId="258"/>
             <ac:graphicFrameMk id="6" creationId="{31260B19-0BE6-598E-0680-4EF38E4E1DD3}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:16.886" v="107"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:14.620" v="122"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="142310845" sldId="259"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:16.886" v="107"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:14.620" v="122"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="142310845" sldId="259"/>
             <ac:graphicFrameMk id="6" creationId="{CC4AAFF9-9F2E-A3CC-736A-5EF442244CD1}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:17.316" v="108"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:25.543" v="123"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1373706864" sldId="260"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:17.316" v="108"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:25.543" v="123"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1373706864" sldId="260"/>
             <ac:graphicFrameMk id="6" creationId="{D316708B-22E9-CE91-4BF5-79F26E152080}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:17.645" v="109"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:36.861" v="124"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3334478653" sldId="261"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:17.645" v="109"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:36.861" v="124"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3334478653" sldId="261"/>
             <ac:graphicFrameMk id="6" creationId="{510D34BE-1E43-95BA-7203-42FBB574EE4D}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:18.406" v="111"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:59.427" v="126"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="137354011" sldId="262"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:18.406" v="111"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:59.427" v="126"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="137354011" sldId="262"/>
             <ac:graphicFrameMk id="7" creationId="{308049C4-1A13-7351-C068-4B803C7CC79E}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:18.787" v="112"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:10.435" v="127"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1637811439" sldId="263"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:18.787" v="112"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:10.435" v="127"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1637811439" sldId="263"/>
             <ac:graphicFrameMk id="6" creationId="{F5F17DEB-39D6-5822-45B6-C06EBA4747B6}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:18.046" v="110"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:48.112" v="125"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="224954442" sldId="264"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:18.046" v="110"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:48.112" v="125"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="224954442" sldId="264"/>
             <ac:graphicFrameMk id="6" creationId="{26C2E25F-6A88-04BB-426B-102D5E07374B}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:19.267" v="113"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:21.598" v="128"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3895780300" sldId="265"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:19.267" v="113"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:21.598" v="128"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3895780300" sldId="265"/>
             <ac:graphicFrameMk id="8" creationId="{9C45C490-9922-84EA-1895-29DBDD8BB1A3}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:19.687" v="114"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:32.423" v="129"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3913342843" sldId="267"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:19.687" v="114"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:32.423" v="129"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3913342843" sldId="267"/>
             <ac:graphicFrameMk id="6" creationId="{3A63B38A-9479-D95B-CA6B-6B1D0DAEAF65}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:20.140" v="115"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:43.140" v="130"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2606013791" sldId="268"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:20.140" v="115"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:43.140" v="130"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2606013791" sldId="268"/>
             <ac:graphicFrameMk id="6" creationId="{D63C7DC6-6C77-3E40-59EB-43A593676A96}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:20.458" v="116"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:54.486" v="131"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3840511837" sldId="269"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:20.458" v="116"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:54.486" v="131"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3840511837" sldId="269"/>
             <ac:graphicFrameMk id="8" creationId="{3ADA44E7-9912-8287-29CA-154F36A08DF0}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:20.843" v="117"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:58:05.368" v="132"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1100163205" sldId="270"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:20.843" v="117"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:58:05.368" v="132"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1100163205" sldId="270"/>
             <ac:graphicFrameMk id="6" creationId="{BB490EFA-629C-4543-EB9F-308C0702B936}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:21.215" v="118"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:58:16.494" v="133"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1991014470" sldId="271"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:21.215" v="118"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:58:16.494" v="133"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1991014470" sldId="271"/>
             <ac:graphicFrameMk id="6" creationId="{68DA8E53-A5AD-BC2E-6982-8811A0CB9B92}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:22.290" v="119"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:58:27.353" v="134"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1148022292" sldId="274"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:07:22.290" v="119"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:58:27.353" v="134"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1148022292" sldId="274"/>
             <ac:graphicFrameMk id="6" creationId="{6D4A7152-9EEF-79A9-748E-3C70F30ADEDE}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
@@ -789,51 +789,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7E2F80CB-1516-4B4D-A070-37C555C13C0F}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>12.4.2026</a:t>
+              <a:t>10.5.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Alatunnisteen paikkamerkki 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D53644EB-940A-46F0-ACE3-9CBCAAA6D3D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -975,51 +975,51 @@
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{71595159-EE2A-46AA-BB3A-931152BC4170}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr/>
-              <a:t>12.4.2026</a:t>
+              <a:t>10.5.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian kuvan paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -10887,51 +10887,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8" name="Objekti 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C45C490-9922-84EA-1895-29DBDD8BB1A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="652091807"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2855634050"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="8" name="Objekti 7">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C45C490-9922-84EA-1895-29DBDD8BB1A3}"/>
@@ -11071,51 +11071,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A63B38A-9479-D95B-CA6B-6B1D0DAEAF65}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2709247679"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2936180672"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A63B38A-9479-D95B-CA6B-6B1D0DAEAF65}"/>
@@ -11255,51 +11255,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D63C7DC6-6C77-3E40-59EB-43A593676A96}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3477018755"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="188149955"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D63C7DC6-6C77-3E40-59EB-43A593676A96}"/>
@@ -11439,51 +11439,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8" name="Objekti 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ADA44E7-9912-8287-29CA-154F36A08DF0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4144258678"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2766781615"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="8" name="Objekti 7">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ADA44E7-9912-8287-29CA-154F36A08DF0}"/>
@@ -11623,51 +11623,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB490EFA-629C-4543-EB9F-308C0702B936}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3835340872"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3854200756"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB490EFA-629C-4543-EB9F-308C0702B936}"/>
@@ -11807,51 +11807,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68DA8E53-A5AD-BC2E-6982-8811A0CB9B92}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="302364510"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2249983955"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68DA8E53-A5AD-BC2E-6982-8811A0CB9B92}"/>
@@ -11991,51 +11991,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D4A7152-9EEF-79A9-748E-3C70F30ADEDE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2513760815"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2273013378"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="846138"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D4A7152-9EEF-79A9-748E-3C70F30ADEDE}"/>
@@ -12175,51 +12175,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E82C87D-631D-00D4-31CC-6D37C927547D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2591375082"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1275455481"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E82C87D-631D-00D4-31CC-6D37C927547D}"/>
@@ -12359,51 +12359,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31260B19-0BE6-598E-0680-4EF38E4E1DD3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1311175356"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2300804013"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31260B19-0BE6-598E-0680-4EF38E4E1DD3}"/>
@@ -12543,51 +12543,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC4AAFF9-9F2E-A3CC-736A-5EF442244CD1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1282760432"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3450918968"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC4AAFF9-9F2E-A3CC-736A-5EF442244CD1}"/>
@@ -12727,51 +12727,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D316708B-22E9-CE91-4BF5-79F26E152080}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="918542198"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1003814999"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D316708B-22E9-CE91-4BF5-79F26E152080}"/>
@@ -12911,51 +12911,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{510D34BE-1E43-95BA-7203-42FBB574EE4D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3358129852"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2445655346"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="903288"/>
           <a:ext cx="7161212" cy="3338512"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3339277" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3339277" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{510D34BE-1E43-95BA-7203-42FBB574EE4D}"/>
@@ -13095,51 +13095,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26C2E25F-6A88-04BB-426B-102D5E07374B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4231789217"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2413557474"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="903288"/>
           <a:ext cx="7161212" cy="3338512"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3339277" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3339277" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26C2E25F-6A88-04BB-426B-102D5E07374B}"/>
@@ -13279,51 +13279,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Objekti 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{308049C4-1A13-7351-C068-4B803C7CC79E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="284291966"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4013051315"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="903288"/>
           <a:ext cx="7161212" cy="3338512"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3339277" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3339277" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="7" name="Objekti 6">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{308049C4-1A13-7351-C068-4B803C7CC79E}"/>
@@ -13463,51 +13463,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5F17DEB-39D6-5822-45B6-C06EBA4747B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3742623075"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1619885933"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="903288"/>
           <a:ext cx="7161212" cy="3338512"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3339277" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3339277" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5F17DEB-39D6-5822-45B6-C06EBA4747B6}"/>
@@ -14338,78 +14338,78 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<Kameleon>
-[...6 lines deleted...]
-</Kameleon>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4bd33ff3-82dc-46e3-8e2f-044c93593367">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3ac51bb7-8448-4a30-bc6f-1f13f1cb1178" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<Kameleon>
+  <henkilotietoja>Ei</henkilotietoja>
+  <taydenne/>
+  <tyyppi>Esitys</tyyppi>
+  <paivays>2023-10-19</paivays>
+  <tekija/>
+  <otsikko/>
+</Kameleon>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x0101001A800A5D7D6AB54E9FD9AC6D6F69B608" ma:contentTypeVersion="15" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="317e0ea69236fd2fc99adf239d474a34">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3ac51bb7-8448-4a30-bc6f-1f13f1cb1178" xmlns:ns3="4bd33ff3-82dc-46e3-8e2f-044c93593367" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e48960dccb225393642dd0ee9fd8cf5b" ns2:_="" ns3:_="">
     <xsd:import namespace="3ac51bb7-8448-4a30-bc6f-1f13f1cb1178"/>
     <xsd:import namespace="4bd33ff3-82dc-46e3-8e2f-044c93593367"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
@@ -14606,71 +14606,71 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A53FA7F-082A-4E24-AF98-F080D1353F99}">
-  <ds:schemaRefs/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A3C3143-4FC1-4905-9515-A07D5D99DA33}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="3ac51bb7-8448-4a30-bc6f-1f13f1cb1178"/>
+    <ds:schemaRef ds:uri="4bd33ff3-82dc-46e3-8e2f-044c93593367"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{597CAD47-95DE-4D1D-960F-C9DBA289696D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A3C3143-4FC1-4905-9515-A07D5D99DA33}">
-[...5 lines deleted...]
-  </ds:schemaRefs>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A53FA7F-082A-4E24-AF98-F080D1353F99}">
+  <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1C8B18D-99ED-4158-AF9D-2F8C9EF9298F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="3ac51bb7-8448-4a30-bc6f-1f13f1cb1178"/>
     <ds:schemaRef ds:uri="4bd33ff3-82dc-46e3-8e2f-044c93593367"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f220015a-7bb9-4da9-9898-09cb97e9e0d6}" enabled="1" method="Standard" siteId="{b8507232-19fc-4b8a-a295-4838901604ac}" removed="0"/>