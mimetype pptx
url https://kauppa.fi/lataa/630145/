--- v1 (2026-05-19)
+++ v2 (2026-08-08)
@@ -218,51 +218,51 @@
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{3D933569-8A31-4417-A1FF-C91C771D5E0D}" v="15" dt="2026-05-10T15:58:27.355"/>
+    <p1510:client id="{F4D4DD88-336E-44D0-A0FB-F07A48F1C1E3}" v="15" dt="2026-07-28T10:42:51.753"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Normaali tyyli 2 - Korostus 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -415,314 +415,314 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="93" d="100"/>
-          <a:sy n="93" d="100"/>
+          <a:sx n="199" d="100"/>
+          <a:sy n="199" d="100"/>
         </p:scale>
-        <p:origin x="520" y="60"/>
+        <p:origin x="684" y="150"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}"/>
     <pc:docChg chg="modSld">
-      <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:58:27.353" v="134"/>
+      <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:51.753" v="179"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:55:53.016" v="120"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:47.840" v="165"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="549215061" sldId="257"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:55:53.016" v="120"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:47.840" v="165"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="549215061" sldId="257"/>
             <ac:graphicFrameMk id="6" creationId="{0E82C87D-631D-00D4-31CC-6D37C927547D}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:03.719" v="121"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:48.218" v="166"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="733252430" sldId="258"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:03.719" v="121"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:48.218" v="166"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="733252430" sldId="258"/>
             <ac:graphicFrameMk id="6" creationId="{31260B19-0BE6-598E-0680-4EF38E4E1DD3}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:14.620" v="122"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:48.487" v="167"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="142310845" sldId="259"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:14.620" v="122"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:48.487" v="167"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="142310845" sldId="259"/>
             <ac:graphicFrameMk id="6" creationId="{CC4AAFF9-9F2E-A3CC-736A-5EF442244CD1}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:25.543" v="123"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:48.803" v="168"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1373706864" sldId="260"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:25.543" v="123"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:48.803" v="168"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1373706864" sldId="260"/>
             <ac:graphicFrameMk id="6" creationId="{D316708B-22E9-CE91-4BF5-79F26E152080}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:36.861" v="124"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:49.032" v="169"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3334478653" sldId="261"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:36.861" v="124"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:49.032" v="169"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3334478653" sldId="261"/>
             <ac:graphicFrameMk id="6" creationId="{510D34BE-1E43-95BA-7203-42FBB574EE4D}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:59.427" v="126"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:49.555" v="171"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="137354011" sldId="262"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:59.427" v="126"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:49.555" v="171"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="137354011" sldId="262"/>
             <ac:graphicFrameMk id="7" creationId="{308049C4-1A13-7351-C068-4B803C7CC79E}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:10.435" v="127"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:49.800" v="172"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1637811439" sldId="263"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:10.435" v="127"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:49.800" v="172"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1637811439" sldId="263"/>
             <ac:graphicFrameMk id="6" creationId="{F5F17DEB-39D6-5822-45B6-C06EBA4747B6}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:48.112" v="125"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:49.302" v="170"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="224954442" sldId="264"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:56:48.112" v="125"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:49.302" v="170"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="224954442" sldId="264"/>
             <ac:graphicFrameMk id="6" creationId="{26C2E25F-6A88-04BB-426B-102D5E07374B}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:21.598" v="128"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:50.110" v="173"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3895780300" sldId="265"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:21.598" v="128"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:50.110" v="173"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3895780300" sldId="265"/>
             <ac:graphicFrameMk id="8" creationId="{9C45C490-9922-84EA-1895-29DBDD8BB1A3}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:32.423" v="129"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:50.459" v="174"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3913342843" sldId="267"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:32.423" v="129"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:50.459" v="174"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3913342843" sldId="267"/>
             <ac:graphicFrameMk id="6" creationId="{3A63B38A-9479-D95B-CA6B-6B1D0DAEAF65}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:43.140" v="130"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:50.804" v="175"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2606013791" sldId="268"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:43.140" v="130"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:50.804" v="175"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2606013791" sldId="268"/>
             <ac:graphicFrameMk id="6" creationId="{D63C7DC6-6C77-3E40-59EB-43A593676A96}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:54.486" v="131"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:51.009" v="176"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3840511837" sldId="269"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:57:54.486" v="131"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:51.009" v="176"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3840511837" sldId="269"/>
             <ac:graphicFrameMk id="8" creationId="{3ADA44E7-9912-8287-29CA-154F36A08DF0}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:58:05.368" v="132"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:51.236" v="177"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1100163205" sldId="270"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:58:05.368" v="132"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:51.236" v="177"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1100163205" sldId="270"/>
             <ac:graphicFrameMk id="6" creationId="{BB490EFA-629C-4543-EB9F-308C0702B936}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:58:16.494" v="133"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:51.498" v="178"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1991014470" sldId="271"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:58:16.494" v="133"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:51.498" v="178"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1991014470" sldId="271"/>
             <ac:graphicFrameMk id="6" creationId="{68DA8E53-A5AD-BC2E-6982-8811A0CB9B92}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:58:27.353" v="134"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:51.753" v="179"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1148022292" sldId="274"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:58:27.353" v="134"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:51.753" v="179"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1148022292" sldId="274"/>
             <ac:graphicFrameMk id="6" creationId="{6D4A7152-9EEF-79A9-748E-3C70F30ADEDE}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
@@ -789,51 +789,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7E2F80CB-1516-4B4D-A070-37C555C13C0F}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>10.5.2026</a:t>
+              <a:t>28.7.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Alatunnisteen paikkamerkki 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D53644EB-940A-46F0-ACE3-9CBCAAA6D3D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -975,51 +975,51 @@
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{71595159-EE2A-46AA-BB3A-931152BC4170}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr/>
-              <a:t>10.5.2026</a:t>
+              <a:t>28.7.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian kuvan paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -10887,51 +10887,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8" name="Objekti 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C45C490-9922-84EA-1895-29DBDD8BB1A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2855634050"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3954551000"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="8" name="Objekti 7">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C45C490-9922-84EA-1895-29DBDD8BB1A3}"/>
@@ -11071,51 +11071,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A63B38A-9479-D95B-CA6B-6B1D0DAEAF65}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2936180672"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2082247234"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A63B38A-9479-D95B-CA6B-6B1D0DAEAF65}"/>
@@ -11255,51 +11255,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D63C7DC6-6C77-3E40-59EB-43A593676A96}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="188149955"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1539089719"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D63C7DC6-6C77-3E40-59EB-43A593676A96}"/>
@@ -11439,51 +11439,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8" name="Objekti 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ADA44E7-9912-8287-29CA-154F36A08DF0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2766781615"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4122589844"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="8" name="Objekti 7">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ADA44E7-9912-8287-29CA-154F36A08DF0}"/>
@@ -11623,51 +11623,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB490EFA-629C-4543-EB9F-308C0702B936}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3854200756"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1057488333"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB490EFA-629C-4543-EB9F-308C0702B936}"/>
@@ -11807,51 +11807,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68DA8E53-A5AD-BC2E-6982-8811A0CB9B92}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2249983955"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3730711277"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68DA8E53-A5AD-BC2E-6982-8811A0CB9B92}"/>
@@ -11991,51 +11991,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D4A7152-9EEF-79A9-748E-3C70F30ADEDE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2273013378"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="464316787"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="846138"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D4A7152-9EEF-79A9-748E-3C70F30ADEDE}"/>
@@ -12175,51 +12175,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E82C87D-631D-00D4-31CC-6D37C927547D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1275455481"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4205921368"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E82C87D-631D-00D4-31CC-6D37C927547D}"/>
@@ -12359,51 +12359,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31260B19-0BE6-598E-0680-4EF38E4E1DD3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2300804013"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3591753890"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31260B19-0BE6-598E-0680-4EF38E4E1DD3}"/>
@@ -12543,51 +12543,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC4AAFF9-9F2E-A3CC-736A-5EF442244CD1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3450918968"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3251790440"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC4AAFF9-9F2E-A3CC-736A-5EF442244CD1}"/>
@@ -12727,51 +12727,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D316708B-22E9-CE91-4BF5-79F26E152080}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1003814999"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="517114560"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D316708B-22E9-CE91-4BF5-79F26E152080}"/>
@@ -12911,51 +12911,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{510D34BE-1E43-95BA-7203-42FBB574EE4D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2445655346"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="468708167"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="903288"/>
           <a:ext cx="7161212" cy="3338512"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3339277" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3339277" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{510D34BE-1E43-95BA-7203-42FBB574EE4D}"/>
@@ -13095,51 +13095,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26C2E25F-6A88-04BB-426B-102D5E07374B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2413557474"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2593896704"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="903288"/>
           <a:ext cx="7161212" cy="3338512"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3339277" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3339277" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26C2E25F-6A88-04BB-426B-102D5E07374B}"/>
@@ -13279,51 +13279,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Objekti 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{308049C4-1A13-7351-C068-4B803C7CC79E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4013051315"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2426286022"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="903288"/>
           <a:ext cx="7161212" cy="3338512"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3339277" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3339277" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="7" name="Objekti 6">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{308049C4-1A13-7351-C068-4B803C7CC79E}"/>
@@ -13463,51 +13463,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5F17DEB-39D6-5822-45B6-C06EBA4747B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1619885933"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2830834235"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="903288"/>
           <a:ext cx="7161212" cy="3338512"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3339277" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3339277" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5F17DEB-39D6-5822-45B6-C06EBA4747B6}"/>
@@ -14338,78 +14338,78 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<Kameleon>
+  <henkilotietoja>Ei</henkilotietoja>
+  <taydenne/>
+  <tyyppi>Esitys</tyyppi>
+  <paivays>2023-10-19</paivays>
+  <tekija/>
+  <otsikko/>
+</Kameleon>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<Kameleon>
-[...6 lines deleted...]
-</Kameleon>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4bd33ff3-82dc-46e3-8e2f-044c93593367">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3ac51bb7-8448-4a30-bc6f-1f13f1cb1178" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x0101001A800A5D7D6AB54E9FD9AC6D6F69B608" ma:contentTypeVersion="15" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="317e0ea69236fd2fc99adf239d474a34">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3ac51bb7-8448-4a30-bc6f-1f13f1cb1178" xmlns:ns3="4bd33ff3-82dc-46e3-8e2f-044c93593367" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e48960dccb225393642dd0ee9fd8cf5b" ns2:_="" ns3:_="">
     <xsd:import namespace="3ac51bb7-8448-4a30-bc6f-1f13f1cb1178"/>
     <xsd:import namespace="4bd33ff3-82dc-46e3-8e2f-044c93593367"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
@@ -14606,71 +14606,71 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A3C3143-4FC1-4905-9515-A07D5D99DA33}">
-[...5 lines deleted...]
-  </ds:schemaRefs>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A53FA7F-082A-4E24-AF98-F080D1353F99}">
+  <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{597CAD47-95DE-4D1D-960F-C9DBA289696D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A53FA7F-082A-4E24-AF98-F080D1353F99}">
-  <ds:schemaRefs/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A3C3143-4FC1-4905-9515-A07D5D99DA33}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="3ac51bb7-8448-4a30-bc6f-1f13f1cb1178"/>
+    <ds:schemaRef ds:uri="4bd33ff3-82dc-46e3-8e2f-044c93593367"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1C8B18D-99ED-4158-AF9D-2F8C9EF9298F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="3ac51bb7-8448-4a30-bc6f-1f13f1cb1178"/>
     <ds:schemaRef ds:uri="4bd33ff3-82dc-46e3-8e2f-044c93593367"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f220015a-7bb9-4da9-9898-09cb97e9e0d6}" enabled="1" method="Standard" siteId="{b8507232-19fc-4b8a-a295-4838901604ac}" removed="0"/>