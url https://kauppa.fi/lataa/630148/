--- v0 (2026-04-28)
+++ v1 (2026-05-19)
@@ -201,51 +201,51 @@
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{4F364269-264A-41D3-8976-200C745E4ABC}" v="12" dt="2026-04-12T11:05:45.771"/>
+    <p1510:client id="{AE21A974-8EE5-468A-BDE7-8958B549C4CD}" v="6" dt="2026-05-10T15:48:59.182"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Normaali tyyli 2 - Korostus 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -449,137 +449,137 @@
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="96" d="100"/>
           <a:sy n="96" d="100"/>
         </p:scale>
         <p:origin x="3558" y="90"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}"/>
     <pc:docChg chg="modSld">
-      <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:05:45.771" v="47"/>
+      <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:59.182" v="53"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:05:36.653" v="42"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:00.405" v="48"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3276602524" sldId="257"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:05:36.653" v="42"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:00.405" v="48"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3276602524" sldId="257"/>
             <ac:graphicFrameMk id="6" creationId="{CA999852-C6BC-3F5B-A7D4-46D28A163B25}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:05:39.991" v="43"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:10.078" v="49"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3163580185" sldId="258"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:05:39.991" v="43"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:10.078" v="49"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3163580185" sldId="258"/>
             <ac:graphicFrameMk id="6" creationId="{D0EF68F6-7862-63A5-1B5B-9DFFA67EB3E3}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:05:42.870" v="44"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:22.500" v="50"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2479436687" sldId="259"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:05:42.870" v="44"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:22.500" v="50"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2479436687" sldId="259"/>
             <ac:graphicFrameMk id="6" creationId="{2F42FFF6-A3FF-E457-DC84-A1973C127A30}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:05:44.013" v="45"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:34.555" v="51"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1908291222" sldId="260"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:05:44.013" v="45"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:34.555" v="51"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1908291222" sldId="260"/>
             <ac:graphicFrameMk id="6" creationId="{6371D530-B18E-DC0A-19D9-6A37CEB5D33F}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:05:44.979" v="46"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:47.179" v="52"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="409734083" sldId="262"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:05:44.979" v="46"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:47.179" v="52"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="409734083" sldId="262"/>
             <ac:graphicFrameMk id="6" creationId="{ED04FD3E-3F0F-5346-7BB3-E3440DFEF69E}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:05:45.771" v="47"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:59.182" v="53"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3427797589" sldId="263"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-04-12T11:05:45.771" v="47"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:59.182" v="53"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3427797589" sldId="263"/>
             <ac:graphicFrameMk id="6" creationId="{A12E4078-7091-AEF9-C7BA-F7ECB1DB0FDA}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
@@ -646,51 +646,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7E2F80CB-1516-4B4D-A070-37C555C13C0F}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>12.4.2026</a:t>
+              <a:t>10.5.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Alatunnisteen paikkamerkki 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D53644EB-940A-46F0-ACE3-9CBCAAA6D3D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -832,51 +832,51 @@
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{71595159-EE2A-46AA-BB3A-931152BC4170}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr/>
-              <a:t>12.4.2026</a:t>
+              <a:t>10.5.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian kuvan paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -10774,51 +10774,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA999852-C6BC-3F5B-A7D4-46D28A163B25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2329871559"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3538152593"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA999852-C6BC-3F5B-A7D4-46D28A163B25}"/>
@@ -10963,51 +10963,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0EF68F6-7862-63A5-1B5B-9DFFA67EB3E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="61108854"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="684024433"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0EF68F6-7862-63A5-1B5B-9DFFA67EB3E3}"/>
@@ -11147,51 +11147,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F42FFF6-A3FF-E457-DC84-A1973C127A30}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3068882480"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1829744327"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F42FFF6-A3FF-E457-DC84-A1973C127A30}"/>
@@ -11331,51 +11331,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6371D530-B18E-DC0A-19D9-6A37CEB5D33F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="841227097"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="86151375"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6371D530-B18E-DC0A-19D9-6A37CEB5D33F}"/>
@@ -11515,51 +11515,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED04FD3E-3F0F-5346-7BB3-E3440DFEF69E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3945555025"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1545659736"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED04FD3E-3F0F-5346-7BB3-E3440DFEF69E}"/>
@@ -11699,51 +11699,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A12E4078-7091-AEF9-C7BA-F7ECB1DB0FDA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1237229866"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="540546240"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A12E4078-7091-AEF9-C7BA-F7ECB1DB0FDA}"/>
@@ -12574,61 +12574,70 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<Kameleon>
+  <henkilotietoja>Ei</henkilotietoja>
+  <taydenne/>
+  <tyyppi>Esitys</tyyppi>
+  <paivays>2023-10-26</paivays>
+  <tekija/>
+  <otsikko/>
+</Kameleon>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x0101001A800A5D7D6AB54E9FD9AC6D6F69B608" ma:contentTypeVersion="15" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="317e0ea69236fd2fc99adf239d474a34">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3ac51bb7-8448-4a30-bc6f-1f13f1cb1178" xmlns:ns3="4bd33ff3-82dc-46e3-8e2f-044c93593367" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e48960dccb225393642dd0ee9fd8cf5b" ns2:_="" ns3:_="">
     <xsd:import namespace="3ac51bb7-8448-4a30-bc6f-1f13f1cb1178"/>
     <xsd:import namespace="4bd33ff3-82dc-46e3-8e2f-044c93593367"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
@@ -12821,111 +12830,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<Kameleon>
-[...6 lines deleted...]
-</Kameleon>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4bd33ff3-82dc-46e3-8e2f-044c93593367">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3ac51bb7-8448-4a30-bc6f-1f13f1cb1178" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A3C3143-4FC1-4905-9515-A07D5D99DA33}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C941645F-5A96-4F76-A614-E3EF16097354}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{597CAD47-95DE-4D1D-960F-C9DBA289696D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="3ac51bb7-8448-4a30-bc6f-1f13f1cb1178"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1C8B18D-99ED-4158-AF9D-2F8C9EF9298F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3ac51bb7-8448-4a30-bc6f-1f13f1cb1178"/>
     <ds:schemaRef ds:uri="4bd33ff3-82dc-46e3-8e2f-044c93593367"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{597CAD47-95DE-4D1D-960F-C9DBA289696D}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A3C3143-4FC1-4905-9515-A07D5D99DA33}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4bd33ff3-82dc-46e3-8e2f-044c93593367"/>
+    <ds:schemaRef ds:uri="3ac51bb7-8448-4a30-bc6f-1f13f1cb1178"/>
   </ds:schemaRefs>
-</ds:datastoreItem>
-[...4 lines deleted...]
-  <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f220015a-7bb9-4da9-9898-09cb97e9e0d6}" enabled="1" method="Standard" siteId="{b8507232-19fc-4b8a-a295-4838901604ac}" contentBits="1" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>KL-vaakaesitys</Template>
   <TotalTime></TotalTime>
   <Words>64</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Näytössä katseltava esitys (16:9)</PresentationFormat>
   <Paragraphs>22</Paragraphs>
   <Slides>7</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="8" baseType="variant">
       <vt:variant>