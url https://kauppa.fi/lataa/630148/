--- v1 (2026-05-19)
+++ v2 (2026-08-08)
@@ -201,51 +201,51 @@
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{AE21A974-8EE5-468A-BDE7-8958B549C4CD}" v="6" dt="2026-05-10T15:48:59.182"/>
+    <p1510:client id="{7909D5DE-5A7F-466D-8749-44BEC9732C5C}" v="6" dt="2026-07-28T10:42:30.956"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Normaali tyyli 2 - Korostus 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -398,188 +398,188 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="18996" autoAdjust="0"/>
     <p:restoredTop sz="94645" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="98" d="100"/>
-          <a:sy n="98" d="100"/>
+          <a:sx n="210" d="100"/>
+          <a:sy n="210" d="100"/>
         </p:scale>
-        <p:origin x="228" y="60"/>
+        <p:origin x="282" y="168"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="96" d="100"/>
           <a:sy n="96" d="100"/>
         </p:scale>
         <p:origin x="3558" y="90"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}"/>
     <pc:docChg chg="modSld">
-      <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:59.182" v="53"/>
+      <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:30.956" v="65"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:00.405" v="48"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:29.544" v="60"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3276602524" sldId="257"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:00.405" v="48"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:29.544" v="60"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3276602524" sldId="257"/>
             <ac:graphicFrameMk id="6" creationId="{CA999852-C6BC-3F5B-A7D4-46D28A163B25}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:10.078" v="49"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:29.858" v="61"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3163580185" sldId="258"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:10.078" v="49"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:29.858" v="61"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3163580185" sldId="258"/>
             <ac:graphicFrameMk id="6" creationId="{D0EF68F6-7862-63A5-1B5B-9DFFA67EB3E3}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:22.500" v="50"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:30.174" v="62"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2479436687" sldId="259"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:22.500" v="50"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:30.174" v="62"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2479436687" sldId="259"/>
             <ac:graphicFrameMk id="6" creationId="{2F42FFF6-A3FF-E457-DC84-A1973C127A30}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:34.555" v="51"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:30.463" v="63"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1908291222" sldId="260"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:34.555" v="51"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:30.463" v="63"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1908291222" sldId="260"/>
             <ac:graphicFrameMk id="6" creationId="{6371D530-B18E-DC0A-19D9-6A37CEB5D33F}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:47.179" v="52"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:30.726" v="64"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="409734083" sldId="262"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:47.179" v="52"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:30.726" v="64"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="409734083" sldId="262"/>
             <ac:graphicFrameMk id="6" creationId="{ED04FD3E-3F0F-5346-7BB3-E3440DFEF69E}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:59.182" v="53"/>
+        <pc:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:30.956" v="65"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3427797589" sldId="263"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-05-10T15:48:59.182" v="53"/>
+          <ac:chgData name="Heidi Lauttamäki" userId="cb42d338-2c30-4157-8ccb-e4b9f5027b7b" providerId="ADAL" clId="{B4BC1C14-9588-4EFA-97B7-25CF86B0D9AC}" dt="2026-07-28T10:42:30.956" v="65"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3427797589" sldId="263"/>
             <ac:graphicFrameMk id="6" creationId="{A12E4078-7091-AEF9-C7BA-F7ECB1DB0FDA}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
@@ -646,51 +646,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7E2F80CB-1516-4B4D-A070-37C555C13C0F}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>10.5.2026</a:t>
+              <a:t>28.7.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Alatunnisteen paikkamerkki 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D53644EB-940A-46F0-ACE3-9CBCAAA6D3D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -832,51 +832,51 @@
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{71595159-EE2A-46AA-BB3A-931152BC4170}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:pPr/>
-              <a:t>10.5.2026</a:t>
+              <a:t>28.7.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian kuvan paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -10774,51 +10774,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA999852-C6BC-3F5B-A7D4-46D28A163B25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3538152593"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2336016990"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA999852-C6BC-3F5B-A7D4-46D28A163B25}"/>
@@ -10963,51 +10963,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0EF68F6-7862-63A5-1B5B-9DFFA67EB3E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="684024433"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2774306484"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0EF68F6-7862-63A5-1B5B-9DFFA67EB3E3}"/>
@@ -11147,51 +11147,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F42FFF6-A3FF-E457-DC84-A1973C127A30}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1829744327"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1441163272"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F42FFF6-A3FF-E457-DC84-A1973C127A30}"/>
@@ -11331,51 +11331,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6371D530-B18E-DC0A-19D9-6A37CEB5D33F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="86151375"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1468498738"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6371D530-B18E-DC0A-19D9-6A37CEB5D33F}"/>
@@ -11515,51 +11515,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED04FD3E-3F0F-5346-7BB3-E3440DFEF69E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1545659736"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="246458846"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED04FD3E-3F0F-5346-7BB3-E3440DFEF69E}"/>
@@ -11699,51 +11699,51 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1791F18-F888-40AB-A1D6-2E1777E6306C}" type="slidenum">
               <a:rPr lang="fi-FI" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Objekti 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A12E4078-7091-AEF9-C7BA-F7ECB1DB0FDA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="540546240"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="679867309"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="992188" y="855663"/>
           <a:ext cx="7161212" cy="3433762"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Macrobond document" r:id="rId2" imgW="7161848" imgH="3434469" progId="Mbnd.mbnd">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="6" name="Objekti 5">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A12E4078-7091-AEF9-C7BA-F7ECB1DB0FDA}"/>